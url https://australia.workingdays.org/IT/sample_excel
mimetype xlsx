--- v11 (2026-08-13)
+++ v12 (2026-09-24)
@@ -40,409 +40,409 @@
     <sheet name="Years" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (monday, 25 december, 2023) 
-Boxing Day (tuesday, 26 december, 2023) 
+          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
+Boxing Day (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (monday, 1 january, 2024) 
+          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E8" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Australia Day (friday, 26 january, 2024) 
+          <t xml:space="preserve">Australia Day (Friday, 26 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canberra Day (monday, 11 march, 2024) 
+          <t xml:space="preserve">Canberra Day (Monday, 11 March, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Good Friday (friday, 29 march, 2024) 
-[...1 lines deleted...]
-Easter Sunday (sunday, 31 march, 2024) 
+          <t xml:space="preserve">Good Friday (Friday, 29 March, 2024) 
+Easter Saturday (Saturday, 30 March, 2024) 
+Easter Sunday (Sunday, 31 March, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Easter Monday (monday, 1 april, 2024) 
+          <t xml:space="preserve">Easter Monday (Monday, 1 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Anzac Day (thursday, 25 april, 2024) 
+          <t xml:space="preserve">Anzac Day (Thursday, 25 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">friday, 15 december, 2023 → sunday, 31 december, 2023</t>
+          <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (monday, 25 december, 2023) 
-Boxing Day (tuesday, 26 december, 2023) 
+          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
+Boxing Day (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (monday, 1 january, 2024) 
-Australia Day (friday, 26 january, 2024) 
+          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
+Australia Day (Friday, 26 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canberra Day (monday, 11 march, 2024) 
-[...2 lines deleted...]
-Easter Sunday (sunday, 31 march, 2024) 
+          <t xml:space="preserve">Canberra Day (Monday, 11 March, 2024) 
+Good Friday (Friday, 29 March, 2024) 
+Easter Saturday (Saturday, 30 March, 2024) 
+Easter Sunday (Sunday, 31 March, 2024) 
 </t>
         </r>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Easter Sunday (sunday, 31 march, 2024) 
+          <t xml:space="preserve">Easter Sunday (Sunday, 31 March, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Easter Monday (monday, 1 april, 2024) 
-Anzac Day (thursday, 25 april, 2024) 
+          <t xml:space="preserve">Easter Monday (Monday, 1 April, 2024) 
+Anzac Day (Thursday, 25 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">friday, 15 december, 2023 → sunday, 31 december, 2023</t>
+          <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (monday, 25 december, 2023) 
-Boxing Day (tuesday, 26 december, 2023) 
+          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
+Boxing Day (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">monday, 01 january, 2024 → tuesday, 30 april, 2024</t>
+          <t xml:space="preserve">Monday, 01 January, 2024 → Tuesday, 30 April, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (monday, 1 january, 2024) 
-[...6 lines deleted...]
-Anzac Day (thursday, 25 april, 2024) 
+          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
+Australia Day (Friday, 26 January, 2024) 
+Canberra Day (Monday, 11 March, 2024) 
+Good Friday (Friday, 29 March, 2024) 
+Easter Saturday (Saturday, 30 March, 2024) 
+Easter Sunday (Sunday, 31 March, 2024) 
+Easter Monday (Monday, 1 April, 2024) 
+Anzac Day (Thursday, 25 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Start date</t>
   </si>
   <si>
-    <t>Friday, 15 december, 2023</t>
+    <t>Friday, 15 December, 2023</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
-    <t>Tuesday, 30 april, 2024</t>
+    <t>Tuesday, 30 April, 2024</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Australian Capital Territory</t>
   </si>
   <si>
-    <t>Week-end days</t>
-[...2 lines deleted...]
-    <t>Saturday, sunday</t>
+    <t>Weekend days</t>
+  </si>
+  <si>
+    <t>Saturday, Sunday</t>
   </si>
   <si>
     <t>First day of the week</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>Schedules 
 (morning)</t>
   </si>
   <si>
     <t>Schedules 
 (afternoon)</t>
   </si>
   <si>
-    <t>Working hours</t>
+    <t>Work hours</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
@@ -516,66 +516,66 @@
     <t>Sunday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
     <t>Date 
 (DD/MM/YYYY)</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>Working day</t>
   </si>
   <si>
-    <t>Week-end day</t>
+    <t>Weekend day</t>
   </si>
   <si>
     <t>Public holiday</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
-    <t>Numerotation (working days)</t>
-[...2 lines deleted...]
-    <t>Working hours</t>
+    <t>Numbering (working days)</t>
+  </si>
+  <si>
+    <t>Work hours</t>
   </si>
   <si>
     <t>Schedules 
 (morning)</t>
   </si>
   <si>
     <t>Schedules 
 (afternoon)</t>
   </si>
   <si>
     <t>Teleworking / days</t>
   </si>
   <si>
     <t>Teleworking / hours</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
@@ -1421,60 +1421,60 @@
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Sample file generated in 0.17 seconds by Australia.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
-    <t>Week-end days</t>
+    <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
-    <t>Working hours</t>
+    <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
   <si>
     <t>18/12/2023 → 24/12/2023</t>
   </si>
   <si>
     <t>25/12/2023 → 31/12/2023</t>
   </si>
   <si>
     <t>01/01/2024 → 07/01/2024</t>
   </si>
   <si>
     <t>08/01/2024 → 14/01/2024</t>
   </si>
   <si>
     <t>15/01/2024 → 21/01/2024</t>
   </si>
   <si>
     <t>22/01/2024 → 28/01/2024</t>
   </si>
   <si>
     <t>29/01/2024 → 04/02/2024</t>
   </si>
@@ -1508,99 +1508,99 @@
   <si>
     <t>08/04/2024 → 14/04/2024</t>
   </si>
   <si>
     <t>15/04/2024 → 21/04/2024</t>
   </si>
   <si>
     <t>22/04/2024 → 28/04/2024</t>
   </si>
   <si>
     <t>29/04/2024 → 30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
-    <t>Week-end days</t>
+    <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
-    <t>Working hours</t>
+    <t>Work hours</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>March 2024</t>
   </si>
   <si>
     <t>April 2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
-    <t>Week-end days</t>
+    <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
-    <t>Working hours</t>
+    <t>Work hours</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[=0]&quot;&quot;;0.##"/>
     <numFmt numFmtId="165" formatCode="0.##"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>