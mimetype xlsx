--- v12 (2026-09-24)
+++ v13 (2026-10-15)
@@ -1409,51 +1409,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by Australia.workingdays.org</t>
+    <t>Sample file generated in 0.16 seconds by Australia.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>