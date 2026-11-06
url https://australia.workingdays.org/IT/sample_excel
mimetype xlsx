--- v13 (2026-10-15)
+++ v14 (2026-11-06)
@@ -1409,51 +1409,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.16 seconds by Australia.workingdays.org</t>
+    <t>Sample file generated in 0.2 seconds by Australia.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>